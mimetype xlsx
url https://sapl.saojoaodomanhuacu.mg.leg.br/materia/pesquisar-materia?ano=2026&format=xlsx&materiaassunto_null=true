--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -10,149 +10,185 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Pl</t>
   </si>
   <si>
     <t>Projeto de lei</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 228/2026: "Autoriza o Poder Executivo Municipal de São João do Manhuaçu, estado de Minas Gerais, a abrir crédito especial para transferência de verba originária de emenda parlamentar Federal ao Instituto Restauração com Amor e Arte - RESTAURART no exercício de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2026: " Dispõe sobre a recomposição dos vencimentos base dos servidores do Poder Legislativo de São João do Manhuaçu e dá outras providências".</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2026: "Dispõe sobre a recomposição subsídio dos vereadores da Câmara Municipal de São João do Manhuaçu".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 003/2026: "Dispõe sobre o horário de funcionamento e o regime de plantão das farmácias e drogarias do Município de São João do Manhuaçu/MG e dá outras providências".</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_no_229-2026_autoriza_o_poder_execut_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº229/2026: "Autoriza o Poder Executivo a reajustar o piso municipal dos profissionais do magistério para o exercício de 2026 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_no_230-2026_autoriza_o_poder_executivo_a_alterar_a_lei_municipal_no_866_de_01_de_marco_de_2024_subsidio_dos_agentes_politicos_para_a_legislatura_de_2025_a_2028_e_da_outras_providenc_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 230/2026: "Autoriza o Poder Executivo a alterar a lei municipal nº 866 de 01 de março de 2024, subsídio dos agentes políticos para a legislatura de 2025 a 2028 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_no_231-2026_dispoe_sobre_a_modificacao_da_lei_municipal_no5902012_e_da_outras_providencias...pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº231/2026: "Dispõe sobre a modificação da lei municipal nº590/2012 e dá outras providências".</t>
+  </si>
+  <si>
     <t>59</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2026: "Altera o padrão de vencimento do cargo de Assistente Jurídico Parlamentar previsto na Resolução nº 002, de 22 de maio de 2019".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,56 +495,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_no_229-2026_autoriza_o_poder_execut_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_no_230-2026_autoriza_o_poder_executivo_a_alterar_a_lei_municipal_no_866_de_01_de_marco_de_2024_subsidio_dos_agentes_politicos_para_a_legislatura_de_2025_a_2028_e_da_outras_providenc_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_no_231-2026_dispoe_sobre_a_modificacao_da_lei_municipal_no5902012_e_da_outras_providencias...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -617,75 +653,156 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>10</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>