--- v1 (2026-04-19)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="58">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -133,50 +133,86 @@
     <t>PROJETO DE LEI Nº229/2026: "Autoriza o Poder Executivo a reajustar o piso municipal dos profissionais do magistério para o exercício de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_no_230-2026_autoriza_o_poder_executivo_a_alterar_a_lei_municipal_no_866_de_01_de_marco_de_2024_subsidio_dos_agentes_politicos_para_a_legislatura_de_2025_a_2028_e_da_outras_providenc_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 230/2026: "Autoriza o Poder Executivo a alterar a lei municipal nº 866 de 01 de março de 2024, subsídio dos agentes políticos para a legislatura de 2025 a 2028 e dá outras providências".</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_no_231-2026_dispoe_sobre_a_modificacao_da_lei_municipal_no5902012_e_da_outras_providencias...pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº231/2026: "Dispõe sobre a modificação da lei municipal nº590/2012 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/63/232_-_projeto_de_lei_no._232_de_15-04-2026_ldo_2027_pmsjmcu.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 232/2026: "Dispõe sobre as diretrizes orçamentárias para a elaboração da lei orçamentária de 2027 e dá outras providência".</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/64/projeto_de_lei_complementar_no_233-2026_autoriza_o_municipio_d.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 233/2026: "Autoriza o município de São João do Manhuaçu, estado de Minas Gerais, a parcelar débitos de multa ambiental e dá outras providências".</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/65/004.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 004/2026: "Altera os anexos I e II da lei nº 712, de 29 de agosto de 2018".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2026: "Altera o padrão de vencimento do cargo de Assistente Jurídico Parlamentar previsto na Resolução nº 002, de 22 de maio de 2019".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -495,56 +531,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_no_229-2026_autoriza_o_poder_execut_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_no_230-2026_autoriza_o_poder_executivo_a_alterar_a_lei_municipal_no_866_de_01_de_marco_de_2024_subsidio_dos_agentes_politicos_para_a_legislatura_de_2025_a_2028_e_da_outras_providenc_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_no_231-2026_dispoe_sobre_a_modificacao_da_lei_municipal_no5902012_e_da_outras_providencias...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_no_228-2026_autoriza_o_poder_executivo_municipal_de_sao_joao_do_manhuacu_estado_de_minas_gerais_a_abrir_credito_especial_para_transferencia_verba_originaria_de_emenda_parlamentar_federal_ao_in.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_001_dispoe_sobre_a_recomposicao_dos_venciment.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_no_002_dispoe_sobre_a_recomposicao_subsidio_dos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_no_003_dispoe_sobre_o_horario_de_funcionamento_e.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_no_229-2026_autoriza_o_poder_execut_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_no_230-2026_autoriza_o_poder_executivo_a_alterar_a_lei_municipal_no_866_de_01_de_marco_de_2024_subsidio_dos_agentes_politicos_para_a_legislatura_de_2025_a_2028_e_da_outras_providenc_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_no_231-2026_dispoe_sobre_a_modificacao_da_lei_municipal_no5902012_e_da_outras_providencias...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/63/232_-_projeto_de_lei_no._232_de_15-04-2026_ldo_2027_pmsjmcu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/64/projeto_de_lei_complementar_no_233-2026_autoriza_o_municipio_d.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/65/004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -731,78 +767,159 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>10</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" t="s">
         <v>18</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>