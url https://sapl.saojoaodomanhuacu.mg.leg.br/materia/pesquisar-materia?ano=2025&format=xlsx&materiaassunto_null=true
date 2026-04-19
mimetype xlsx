--- v0 (2025-12-31)
+++ v1 (2026-04-19)
@@ -54,330 +54,330 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Pl</t>
   </si>
   <si>
     <t>Projeto de lei</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_206-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_206-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 206/ 2025: "Dispõe sobre autorização para ingresso do Município de São João do Manhuaçu no CIMVA, ratifica cláusulas  do contrato do consórcio e dá outras providências".</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/207-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/207-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 207/ 2025: "Modifica a Lei Municipal nº 590, de 24 de fevereiro de 2012, modifica a Lei Municipal nº 540, de dezembro de 2010, e dá outras providências".</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/208-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/208-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 208/2025: "Autoriza o Poder Executivo a abrir crédito especial para transferência de verba ao Instituto Restauração com Amor e Arte — RESTAURART no exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/209-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/209-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 209/2025: "Autoriza o Poder Executivo a reajustar o piso municipal dos profissionais do magistério para o exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/210-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/210-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 210/2025: "Dispõe sobre a criação da ouvidoria do município e dá outras providências".</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/211-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/211-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 211/2025: "Dispõe sobre as diretrizes orçamentárias para elaboração da lei orçamentária de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/212-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/212-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 212/2025: "Autoriza o Poder Executivo a abrir créditos especiais para transferência de verba através de contrato de rateio ao Consórcio Intermunicipal Multifinalitário do Vale do Aço (CIMVA) no exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/39/213-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/39/213-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 213/2025: "Autoriza o Poder Executivo a abrir crédito especial para a contratação do Consórcio Intermunicipal Multifinalitário do Vale do Aço (CIMVA) no exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_214-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_214-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI n° 214/2025: "Disciplina a participação do município de São João do Manhuaçu em consórcio público, dispensa a ratificação do protocolo de intenções e dá outras providências".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_216-2025_modifica_a_lei_municipal_no540_de_2.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_216-2025_modifica_a_lei_municipal_no540_de_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI n°216/ 2025: "Modifica a Lei Municipal n°540, de 29 de dezembro de 2010, e dá outras providências".</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/217-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/217-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI n°217/2025: "Autoriza o Poder Executivo a realizar campanha de recuperação fiscal - REFIS, concedendo anistia de multa, juros e parcelamento dos créditos tributários e não tributários inscritos em dívida ativa e dá outras providências."</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/215-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/215-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº215/ 2025: "Autoriza o Poder Executivo a abrir crédito especial para a aquisição de imóvel para construção da garagem da Secretaria Municipal de Educação no exercício de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/218-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/218-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº218/ 2025: "Autoriza o Poder Executivo a abrir crédito especial para aquisição de imóvel para construção de unidade básica de saúde (UBS) no distrito de Pontões no exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/47/220-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/47/220-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 220/2025: "Institui o Plano Plurianual para o quadriênio de 2026 a 2029 do município de São João do Manhuaçu, estado de Minas Gerais, e dá outras providências".</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/223-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/223-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 223/2025: "Autoriza o Poder Executivo de São João do Manhuaçu a alterar a lei municipal nº 877 de 07 de novembro de 2024, lei orçamentária para o exercício financeiro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/49/222-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/49/222-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº: 222/2025: "Autoriza o Poder Executivo a suplementar dotações do orçamento do exercício financeiro de 2025 do município de São João do Manhuaçu e dá outras providências".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Arthur</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/001-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/001-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 001/2025: "Dispõe sobre a proibição de músicas com conteúdo sexual explícito, pornográfico ou que façam apologia à sexualização de crianças e adolescentes durante apresentações artísticas em veículos de entretenimento itinerante no município de São João do Manhuaçu/MG e dá outras providências".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/221-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/221-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº221/2025: "Autoriza o poder Executivo municipal de São João do Manhuaçu, estado de Minas Gerais, a conceder subvenções sociais, contribuições às entidades sem fins lucrativos para o exercício de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/224-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/224-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 224/2025: "Altera a redação do caput do art. 51 da Lei Municipal nº 605, de 3 de julho de 2012, que dispõe sobre o estabelecimento dos novos parâmetros relativos à política municipal dos direitos da criança e do adolescente e dá outras providências".</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/53/225-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/53/225-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 225/2025: "Modifica a Lei Municipal nº 884, de 29 de novembro de 2024, que dispõe sobre prêmio de qualidade do café de São João do Manhuaçu e dá outras providências".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/54/219-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/54/219-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 219/2025: "Estima a receita e fixa a despesa do município de São João do Manhuaçu, estado de Minas Gerais, para exercício financeiro de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Bloco parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/01-2025_-_projeto_de_resolucao.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/01-2025_-_projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO nº 01/2025 “Altera o Anexos I, II, III e IV da Resolução nº 002, de 22 de maio de 2019; cria o cargo de Assessor de Relações Parlamentares e dá outras providências”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/45/03-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/45/03-2025.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO nº 03/2025: "Altera o anexo II da Resolução nº 002, de 22 de maio de 2019".</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/02-2025.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/02-2025.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO nº 02/2025: "Cria a Ouvidoria legislativa da Câmara Municipal de São João do Manhuaçu e o cargo de Ouvidor do legislativo e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -684,68 +684,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/207-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/208-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/209-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/210-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/211-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/212-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/39/213-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_214-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_216-2025_modifica_a_lei_municipal_no540_de_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/217-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/215-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/218-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/47/220-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/223-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/49/222-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/001-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/221-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/224-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/53/225-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/54/219-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/01-2025_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/45/03-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/02-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/32/207-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/34/208-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/35/209-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/36/210-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/37/211-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/38/212-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/39/213-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_214-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_lei_no_216-2025_modifica_a_lei_municipal_no540_de_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/42/217-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/43/215-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/44/218-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/47/220-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/48/223-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/49/222-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/50/001-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/51/221-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/52/224-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/53/225-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/54/219-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/33/01-2025_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/45/03-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2025/46/02-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>