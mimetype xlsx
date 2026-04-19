--- v0 (2025-12-31)
+++ v1 (2026-04-19)
@@ -54,306 +54,306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Pl</t>
   </si>
   <si>
     <t>Projeto de lei</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_de_diretrizes_orccamentarias.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_de_diretrizes_orccamentarias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 190/2024, Dispõe dobre as diretrizes orçamentárias para elaboração da lei orçamentária do exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/6/192_atualizado.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/6/192_atualizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 192/2024, que Modifica o art. 3º, da lei municipal nº 746, de 26 de agosto de 2020, para alterar o valor do incentivo para os profissionais médicos disponibilizados pelo governo federal e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/7/credito_especial_para_transf_de_verba.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/7/credito_especial_para_transf_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº191/2024, Autoriza o poder executivo a abrir crédito especial para transferência de verba ao sindicato dos trabalhadores e trabalhadoras na agricultura familiar de São João do Manhuaçu (SINTRAF) no exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bloco parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_para_proibicao_de_manuseio_e_queima_de_fogos.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_para_proibicao_de_manuseio_e_queima_de_fogos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DE Nº004/2024, Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido no município de São João do Manhuaçu e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/10/193-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/10/193-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 193/2024, que Modifica a Lei Municipal 278, de 15 de abril de 2002, com a redação da Lei Municipal nº 719, de 02 de abril de 2019 e da Lei Municipal nº 781, de 17 de setembro de 2021, que trata da Estratégia da Saúde da Família e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/11/194-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/11/194-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 194/2024, que Dispõe sobre a criação do Conselho de Alimentação Escolar no âmbito do município de São João do Manhuaçu - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Silvânio</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/12/005-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/12/005-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2024, que Dispõe sobre uma folga anual para todos os servidores públicos municipais de São João do Manhuaçu, no dia de seu aniversário, na forma que menciona, e dá outas providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/13/196-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/13/196-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 196/2024 "Autoriza o Poder Executivo a Abrir Crédito Especial para Concessão de Premiação aos Profissionais da Cultura e dá outras Providências."</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/15/195-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/15/195-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 195/2024: Autoriza o Poder Executivo a Reajustar o Piso Municipal dos Profissionais do Magistério para Exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/16/197-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/16/197-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 197/2024: " Dispõe sobre o Estatuto do Desenvolvimento Socioeconômico do Município de São João do Manhuaçu, e dá outras providências."</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/17/198_-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/17/198_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 198/2024: "Concede Patrocínio Cultural e Esportivo para Dançarinos e Atletas para participar de Competições Intermunicipais, e dá outras providências."</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/18/199-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/18/199-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 199/2024: Que denomina logradouro público que menciona e dá outras providências. Sendo a Rua Iraci Moreira Ramos, Distrito de Pontões.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/20/202_-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/20/202_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 202/ 2024: "Denomina logradouros públicos que menciona, é dá outras providências". Sendo a Rua Jovelino Portes da Cunha e a Rua Sidney Alves Romano, ambas no Bairro Vila dos Cunhas.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/21/200-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/21/200-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº200/2024: "Estima a Receita e Fixa a Despesa do Município de São João do Manhuaçu, Estado de Minas Gerais, para o Exercício Financeiro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/22/204-_2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/22/204-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 204/2024: "Modifica o caput do art. 8º da lei Municipal nº 773, de 31 de agosto de 2021, que dispõe sobre Estágio na Administração Pública do Município de São João do Manhuaçu/ MG, e dá outras providências".</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/24/203-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/24/203-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2024: "Autoriza o Poder Executivo Municipal de São João do Manhuaçu, Estado de Minas Gerais, a concessão de subvenções sociais, contribuições às entidades sem fins lucrativos e auxílios financeiros a pessoas físicas para o exercício de 2024, e dá outras providências."</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/25/201-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/25/201-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 201/2024: "Autoriza o Poder Executivo a suplementar dotações do orçamento do exercício financeiro de 2024 do município de São João do Manhuaçu, e dá outras providências."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/26/204-2024.b.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/26/204-2024.b.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 204.B/ 2024: "Autoriza o Poder Executivo a contribuir com o conselho nacional de Secretários Municipais de Saúde ( CONASEMS) e abrir crédito especial junto ao orçamento do exercício de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/27/205-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/27/205-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2024: "Autoriza o Executivo Municipal a conceder abono FUNDEB aos profissionais da educação básica para o exercício de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/28/205.b-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/28/205.b-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205.B/2024: "Institui o prêmio de qualidade do café do município de São João do Manhuaçu e dá outras providências."</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_para_votacao.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_para_votacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO Nº 003/2024, Dispõe sobre concessão de moção honrosa ao Senhor João Vieira da Silva e a Senhora Lúcia dos Santos Silva.</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/14/004-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/14/004-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO nº 004/2024, "Concede ao Sr. José Laviola Neto de Lira o título de cidadão honorário do Município de São João do Manhuaçu."</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/23/resolucao_01-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/23/resolucao_01-2024.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 01/2024: "Dispõe sobre o regimento interno da Câmara Municipal de São João do Manhuaçu/ MG".</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/29/002.2024_-_projeto_de_resolucao.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/29/002.2024_-_projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 02/2024: "Dispõe sobre o regime especial de adiantamento de despesa da Câmara Municipal de São João do Manhuaçu e dá outras providências".</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/30/003.2024_-_projeto_de_resolucao.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/30/003.2024_-_projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 03/2024: "Institui no âmbito do município de São João do Manhuaçu o Programa "Câmara Itinerante" e dá outras providências".</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/19/veto_004-2024.pdf</t>
+    <t>http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/19/veto_004-2024.pdf</t>
   </si>
   <si>
     <t>VETO total ao PROJETO DE LEI ORDINÁRIA DE Nº004/2024, Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido no município de São João do Manhuaçu e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -660,68 +660,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_de_diretrizes_orccamentarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/6/192_atualizado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/7/credito_especial_para_transf_de_verba.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_para_proibicao_de_manuseio_e_queima_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/10/193-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/11/194-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/12/005-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/13/196-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/15/195-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/16/197-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/17/198_-_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/18/199-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/20/202_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/21/200-_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/22/204-_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/24/203-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/25/201-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/26/204-2024.b.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/27/205-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/28/205.b-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_para_votacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/14/004-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/23/resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/29/002.2024_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/30/003.2024_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/19/veto_004-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_de_diretrizes_orccamentarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/6/192_atualizado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/7/credito_especial_para_transf_de_verba.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_para_proibicao_de_manuseio_e_queima_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/10/193-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/11/194-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/12/005-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/13/196-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/15/195-_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/16/197-_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/17/198_-_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/18/199-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/20/202_-_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/21/200-_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/22/204-_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/24/203-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/25/201-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/26/204-2024.b.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/27/205-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/28/205.b-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_para_votacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/14/004-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/23/resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/29/002.2024_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/30/003.2024_-_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodomanhuacu.mg.leg.br/media/sapl/public/materialegislativa/2024/19/veto_004-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>